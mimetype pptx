--- v0 (2026-07-08)
+++ v1 (2026-11-08)
@@ -240,51 +240,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7900000" y="600000"/>
             <a:ext cx="3700000" cy="380000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="de-CH" sz="900" b="1" cap="all" spc="200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="555555"/>
                 </a:solidFill>
                 <a:latin typeface="Libre Baskerville"/>
               </a:rPr>
-              <a:t>Für die Geschäftsleitung · 5 Slides · 07/2026</a:t>
+              <a:t>Für die Geschäftsleitung · 5 Slides · 11/2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="104" name="Title"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1200000" y="1300000"/>
             <a:ext cx="9700000" cy="3000000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>